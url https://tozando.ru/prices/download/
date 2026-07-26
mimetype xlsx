--- v0 (2026-06-10)
+++ v1 (2026-07-26)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="35">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="34">
   <si>
     <t>Прайс-лист</t>
   </si>
   <si>
     <t>Катана</t>
   </si>
   <si>
     <t>№</t>
   </si>
   <si>
     <t>Наименование</t>
   </si>
   <si>
     <t>Цена (руб.)</t>
   </si>
   <si>
     <t>Закаленная катана с хамоном ''1-й дан'' 65Г (1566)</t>
   </si>
   <si>
     <t>Катана из стали 1095</t>
   </si>
   <si>
     <t>Катана фирмы Tsunami модель "Classic" 1065</t>
   </si>
   <si>
@@ -99,53 +99,50 @@
     <t>Иайто "Темный мастер PRO" заточенный</t>
   </si>
   <si>
     <t>Иайто Tsunami ''Crane Special Iaito'' удлиненный</t>
   </si>
   <si>
     <t>Иайто Tsunami ''Goku Iaito'' из алюминия</t>
   </si>
   <si>
     <t>Вакидзаси</t>
   </si>
   <si>
     <t>Вакидзаси ''1-й дан 65Г''</t>
   </si>
   <si>
     <t>Вакидзаси фирмы Tsunami модель ''Inadzuma'' 1095</t>
   </si>
   <si>
     <t>Вакидзаси фирмы Tsunami  модель ''Kaiden''</t>
   </si>
   <si>
     <t>Вакидзаси фирмы Tsunami модель L6 моносталь</t>
   </si>
   <si>
     <t>Вакидзаси фирмы Tsunami модель L6 слоеная сталь</t>
-  </si>
-[...1 lines deleted...]
-    <t>Вакидзаси ''1-й дан 65Г'' УЦЕНКА</t>
   </si>
   <si>
     <t>Танто</t>
   </si>
   <si>
     <t>Танто из дамасской стали</t>
   </si>
   <si>
     <t>Танто фирмы Tsunami модель ''Inadzuma'' 1095</t>
   </si>
   <si>
     <t>Аксессуары</t>
   </si>
   <si>
     <t>Набор для ухода за катаной</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="# ##0.00;[RED]-# ##0.00"/>
   </numFmts>
   <fonts count="3">
@@ -542,54 +539,54 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:C39"/>
+  <dimension ref="A1:C38"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="C39" sqref="C39"/>
+      <selection activeCell="C38" sqref="C38"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="5" customWidth="true" style="0"/>
     <col min="2" max="2" width="55" customWidth="true" style="0"/>
     <col min="3" max="3" width="12" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:3">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1"/>
       <c r="C1"/>
     </row>
     <row r="4" spans="1:3">
       <c r="A4" s="2" t="s">
         <v>1</v>
       </c>
       <c r="B4" s="6"/>
       <c r="C4" s="9"/>
     </row>
     <row r="5" spans="1:3">
       <c r="A5" s="3" t="s">
@@ -859,138 +856,127 @@
       </c>
     </row>
     <row r="30" spans="1:3">
       <c r="A30" s="4">
         <v>4</v>
       </c>
       <c r="B30" s="6" t="s">
         <v>27</v>
       </c>
       <c r="C30" s="9">
         <v>45000</v>
       </c>
     </row>
     <row r="31" spans="1:3">
       <c r="A31" s="4">
         <v>5</v>
       </c>
       <c r="B31" s="6" t="s">
         <v>28</v>
       </c>
       <c r="C31" s="9">
         <v>85000</v>
       </c>
     </row>
     <row r="32" spans="1:3">
-      <c r="A32" s="5">
-[...2 lines deleted...]
-      <c r="B32" s="8" t="s">
+      <c r="A32" s="2" t="s">
         <v>29</v>
       </c>
-      <c r="C32" s="11">
-[...1 lines deleted...]
-      </c>
+      <c r="B32" s="6"/>
+      <c r="C32" s="9"/>
     </row>
     <row r="33" spans="1:3">
-      <c r="A33" s="2" t="s">
+      <c r="A33" s="3" t="s">
+        <v>2</v>
+      </c>
+      <c r="B33" s="7" t="s">
+        <v>3</v>
+      </c>
+      <c r="C33" s="10" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="34" spans="1:3">
+      <c r="A34" s="4">
+        <v>1</v>
+      </c>
+      <c r="B34" s="6" t="s">
         <v>30</v>
       </c>
-      <c r="B33" s="6"/>
-[...10 lines deleted...]
-        <v>4</v>
+      <c r="C34" s="9">
+        <v>17000</v>
       </c>
     </row>
     <row r="35" spans="1:3">
       <c r="A35" s="4">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="B35" s="6" t="s">
         <v>31</v>
       </c>
       <c r="C35" s="9">
-        <v>17000</v>
+        <v>27000</v>
       </c>
     </row>
     <row r="36" spans="1:3">
-      <c r="A36" s="4">
+      <c r="A36" s="2" t="s">
+        <v>32</v>
+      </c>
+      <c r="B36" s="6"/>
+      <c r="C36" s="9"/>
+    </row>
+    <row r="37" spans="1:3">
+      <c r="A37" s="3" t="s">
         <v>2</v>
       </c>
-      <c r="B36" s="6" t="s">
-[...7 lines deleted...]
-      <c r="A37" s="2" t="s">
+      <c r="B37" s="7" t="s">
+        <v>3</v>
+      </c>
+      <c r="C37" s="10" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="38" spans="1:3">
+      <c r="A38" s="4">
+        <v>1</v>
+      </c>
+      <c r="B38" s="6" t="s">
         <v>33</v>
       </c>
-      <c r="B37" s="6"/>
-[...20 lines deleted...]
-      <c r="C39" s="9">
+      <c r="C38" s="9">
         <v>2200</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:C1"/>
     <mergeCell ref="A4:C4"/>
     <mergeCell ref="A17:C17"/>
     <mergeCell ref="A25:C25"/>
-    <mergeCell ref="A33:C33"/>
-    <mergeCell ref="A37:C37"/>
+    <mergeCell ref="A32:C32"/>
+    <mergeCell ref="A36:C36"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.2" right="0.2" top="0.2" bottom="0.2" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>