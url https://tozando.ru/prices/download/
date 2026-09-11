--- v1 (2026-07-26)
+++ v2 (2026-09-11)
@@ -845,57 +845,57 @@
       </c>
     </row>
     <row r="29" spans="1:3">
       <c r="A29" s="4">
         <v>3</v>
       </c>
       <c r="B29" s="6" t="s">
         <v>26</v>
       </c>
       <c r="C29" s="9">
         <v>60000</v>
       </c>
     </row>
     <row r="30" spans="1:3">
       <c r="A30" s="4">
         <v>4</v>
       </c>
       <c r="B30" s="6" t="s">
         <v>27</v>
       </c>
       <c r="C30" s="9">
         <v>45000</v>
       </c>
     </row>
     <row r="31" spans="1:3">
-      <c r="A31" s="4">
+      <c r="A31" s="5">
         <v>5</v>
       </c>
-      <c r="B31" s="6" t="s">
+      <c r="B31" s="8" t="s">
         <v>28</v>
       </c>
-      <c r="C31" s="9">
+      <c r="C31" s="11">
         <v>85000</v>
       </c>
     </row>
     <row r="32" spans="1:3">
       <c r="A32" s="2" t="s">
         <v>29</v>
       </c>
       <c r="B32" s="6"/>
       <c r="C32" s="9"/>
     </row>
     <row r="33" spans="1:3">
       <c r="A33" s="3" t="s">
         <v>2</v>
       </c>
       <c r="B33" s="7" t="s">
         <v>3</v>
       </c>
       <c r="C33" s="10" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="34" spans="1:3">
       <c r="A34" s="4">
         <v>1</v>
       </c>